--- v0 (2025-10-29)
+++ v1 (2026-08-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="689450"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="689450"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="689450"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="689450"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="689450"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="689450"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2425"/>
         <w:gridCol w:w="5223"/>
       </w:tblGrid>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="7A1338DA" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -1163,136 +1163,173 @@
           <w:tcPr>
             <w:tcW w:w="4405" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5798C942" w14:textId="44CFB95D" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Please upload a high resolution photograph of the nominee</w:t>
+              <w:t xml:space="preserve">Please upload a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>high resolution</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> photograph of the nominee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5223" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B6DC345" w14:textId="4C5E5BE5" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00665F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="CC5F62"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Please save your image ready to upload.  Files should be JPG, PNG, TIF or PDF format.  Files 1MB or larger are preferred</w:t>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00665F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="CC5F62"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>save</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00665F6D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="CC5F62"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> your image ready to upload.  Files should be JPG, PNG, TIF or PDF format.  Files 1MB or larger are preferred</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="5538BEF1" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="00910DAA" w14:textId="4AD333B4" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00CE1E4F" w:rsidP="00714F79">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00714F79" w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trainee/Apprentice of the Year </w:t>
-[...10 lines deleted...]
-              <w:t>only</w:t>
+              <w:t>Trainee/Apprentice of the Year only</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2425" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F74E4F4" w14:textId="60D28807" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
@@ -1577,51 +1614,81 @@
             </w:r>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>This will be used in publications about the awards so we request that you submit full sentences/ paragraphs</w:t>
+              <w:t xml:space="preserve">This will be used in publications about the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>awards</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so we request that you submit full sentences/ paragraphs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="27478703" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7932A742" w14:textId="77777777" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1903,432 +1970,566 @@
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Driver of the Year </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FEC7488" w14:textId="35B67110" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Describe activities which demonstrate commitment of the nominee to customer service and ensuring that work is completed to the highest possible standards </w:t>
+          <w:p w14:paraId="1FEC7488" w14:textId="4FF0E998" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00154DCB">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Describe activities and ideas of the nominee which illustrate initiative and innovation demonstrating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>improved practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="34DA5817" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="147EAB1F" w14:textId="7F307488" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00714F79">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Plant/Equipment Operator of the Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A777BEF" w14:textId="6920CE1D" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Describe activities which demonstrate commitment of the nominee to ensuring that work is completed to the highest possible standards </w:t>
+          <w:p w14:paraId="5A777BEF" w14:textId="02D741C0" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00F04D8E">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Describe activities and ideas of the nominee which illustrate initiative and innovation demonstrating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>improved practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="5F527029" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E4643D2" w14:textId="37724325" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Trainee/Apprentice of the Year </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78A4A4C7" w14:textId="331C4AB4" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Describe the level of training competency achieving using a project as an example </w:t>
+          <w:p w14:paraId="78A4A4C7" w14:textId="45ED82D0" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00F04D8E">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Describe activities and ideas of the nominee which illustrate initiative and innovation demonstrating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>improved practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="69297977" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69E99887" w14:textId="4C668A0E" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
+          <w:p w14:paraId="69E99887" w14:textId="1965FD92" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00154DCB" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Resource Recovery Employee of the Year</w:t>
+              <w:t>Re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>cycling</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Employee of the Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="418D6A08" w14:textId="7AFEC5FA" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
-[...16 lines deleted...]
-              <w:t>Describe activities which demonstrate commitment of the nominee to ensuring that work is completed to the highest possible standards</w:t>
+          <w:p w14:paraId="418D6A08" w14:textId="2FDD32B4" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00F04D8E">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Describe activities and ideas of the nominee which illustrate initiative and innovation demonstrating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>improved practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="1EE0FC12" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="456840E2" w14:textId="7CECDAAE" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00714F79">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Industry Professional of the Year </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B8DED9A" w14:textId="5F6AB7B3" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Describe activities which demonstrate commitment of the nominee to customer service and ensuring that work is completed to the highest possible standards </w:t>
+          <w:p w14:paraId="4B8DED9A" w14:textId="11E30435" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00F04D8E">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Describe activities and ideas of the nominee which illustrate initiative and innovation demonstrating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>improved practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="00AB1A54" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A26B39A" w14:textId="7DD6BE1A" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00714F79">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Maintenance Employee of the Year </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29C4DEFB" w14:textId="1AFE0C85" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
-[...16 lines deleted...]
-              <w:t>Describe activities which demonstrate commitment of the nominee to ensuring that work is completed to the highest possible standards</w:t>
+          <w:p w14:paraId="29C4DEFB" w14:textId="22553991" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00F04D8E">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Describe activities and ideas of the nominee which illustrate initiative and innovation demonstrating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>improved practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="0BD5DCE9" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DFC063A" w14:textId="185D9BE9" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Lithium Battery Fire Hero of the Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7887C678" w14:textId="70FD897E" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Describe a specific incident where the nominee’s quick thinking and commitment to safety helped prevent a lithium battery fire from escalating </w:t>
+          <w:p w14:paraId="7887C678" w14:textId="419ED371" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00154DCB">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Describe a specific incident where the nominee’s quick thinking and commitment to safety helped prevent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>a lithium battery fire from escalating</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="4455BFE9" w14:textId="4D3F41B9" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="5669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0EC93884" w14:textId="77777777" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2373,75 +2574,51 @@
           <w:p w14:paraId="24F3392C" w14:textId="25BC3F24" w:rsidR="00714F79" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Category Specific Question </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Category Specific Question 2 </w:t>
             </w:r>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -2477,68 +2654,102 @@
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Driver of the Year </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05D73428" w14:textId="25F8D392" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
-[...16 lines deleted...]
-              <w:t>Describe the nominee’s demonstrated attention to overall occupational health and safety and other regulatory responsibilities.</w:t>
+          <w:p w14:paraId="05D73428" w14:textId="288A4F0D" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00154DCB">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Describe activities which demonstrate commitment of the nominee to customer service and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ensuring</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>work is completed to the highest possible standards</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="3CA20381" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A468067" w14:textId="77777777" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
@@ -2630,72 +2841,94 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe the level of training competency achieving using a project as an example </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="0C18C435" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="784727E4" w14:textId="77777777" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
+          <w:p w14:paraId="784727E4" w14:textId="1C1CE4BF" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00154DCB" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Resource Recovery Employee of the Year</w:t>
+              <w:t>Re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>cycling</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Employee of the Year</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7081" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CD25521" w14:textId="77777777" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714F79">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Describe activities which demonstrate commitment of the nominee to ensuring that work is completed to the highest possible standards</w:t>
@@ -2888,51 +3121,773 @@
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="5A8364FA" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="5669"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2F43E3B5" w14:textId="77777777" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7DC5BCEF" w14:textId="77777777" w:rsidR="00714F79" w:rsidRDefault="00714F79" w:rsidP="00714F79"/>
-    <w:p w14:paraId="02EEF9D6" w14:textId="1F84F048" w:rsidR="00CE1E4F" w:rsidRDefault="00CE1E4F">
+    <w:p w14:paraId="73E2EDA3" w14:textId="77777777" w:rsidR="00154DCB" w:rsidRDefault="00154DCB">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="689450"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="689450"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="689450"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="689450"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="689450"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="689450"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="7081"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00154DCB" w:rsidRPr="00714F79" w14:paraId="296FF505" w14:textId="77777777" w:rsidTr="00D070A2">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9633" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="689450"/>
+          </w:tcPr>
+          <w:p w14:paraId="486D7009" w14:textId="2AFE1F1A" w:rsidR="00154DCB" w:rsidRDefault="00154DCB" w:rsidP="00D070A2">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Category Specific Question </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>00 words)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00154DCB" w:rsidRPr="00665F6D" w14:paraId="231D6B9C" w14:textId="77777777" w:rsidTr="00D070A2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47177BEF" w14:textId="77777777" w:rsidR="00154DCB" w:rsidRPr="00714F79" w:rsidRDefault="00154DCB" w:rsidP="00D070A2">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Driver of the Year </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AFA65B9" w14:textId="50EA85EF" w:rsidR="00154DCB" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00154DCB">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Describe the nominee’s demonstrated attention to occupational health and safety and other regulatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>responsibilities.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00154DCB" w:rsidRPr="00665F6D" w14:paraId="4478C4C9" w14:textId="77777777" w:rsidTr="00D070A2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB60DD3" w14:textId="77777777" w:rsidR="00154DCB" w:rsidRPr="00714F79" w:rsidRDefault="00154DCB" w:rsidP="00D070A2">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Plant/Equipment Operator of the Year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="753D1C6F" w14:textId="4459AE05" w:rsidR="00154DCB" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00154DCB">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Describe the nominee’s demonstrated attention to occupational health and safety and other regulatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>responsibilities.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00154DCB" w:rsidRPr="00665F6D" w14:paraId="5CAD6BC4" w14:textId="77777777" w:rsidTr="00D070A2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6822339A" w14:textId="77777777" w:rsidR="00154DCB" w:rsidRPr="00714F79" w:rsidRDefault="00154DCB" w:rsidP="00D070A2">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trainee/Apprentice of the Year </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="032279F5" w14:textId="3EFC23DD" w:rsidR="00154DCB" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00154DCB">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Describe the nominee’s demonstrated contribution to the workplace team, commitment to customer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>service and quality and attention to occupational health and safety and other regulatory responsibilities.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00154DCB" w:rsidRPr="00665F6D" w14:paraId="2EDF0A8E" w14:textId="77777777" w:rsidTr="00D070A2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="040C2E27" w14:textId="0DC74D0B" w:rsidR="00154DCB" w:rsidRPr="00714F79" w:rsidRDefault="00154DCB" w:rsidP="00D070A2">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>cycling</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Employee of the Year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A973F4A" w14:textId="77777777" w:rsidR="00154DCB" w:rsidRPr="00154DCB" w:rsidRDefault="00154DCB" w:rsidP="00154DCB">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Describe the nominee’s demonstrated attention to occupational health and safety and other regulatory</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62534085" w14:textId="4763EE52" w:rsidR="00154DCB" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00154DCB">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>responsibilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00154DCB" w:rsidRPr="00665F6D" w14:paraId="0169AAE0" w14:textId="77777777" w:rsidTr="00D070A2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA4B411" w14:textId="77777777" w:rsidR="00154DCB" w:rsidRPr="00714F79" w:rsidRDefault="00154DCB" w:rsidP="00D070A2">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industry Professional of the Year </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="729CB8C7" w14:textId="3466ADB9" w:rsidR="00154DCB" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00154DCB">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Describe the nominee’s demonstrated attention to occupational health and safety and other regulatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>responsibilities.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00154DCB" w:rsidRPr="00665F6D" w14:paraId="759B648E" w14:textId="77777777" w:rsidTr="00D070A2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCCFB29" w14:textId="77777777" w:rsidR="00154DCB" w:rsidRPr="00714F79" w:rsidRDefault="00154DCB" w:rsidP="00D070A2">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintenance Employee of the Year </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BCC3F0B" w14:textId="401C1C45" w:rsidR="00154DCB" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00154DCB">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Describe the nominee’s demonstrated attention to occupational health and safety and other regulatory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>responsibilities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00154DCB" w:rsidRPr="00665F6D" w14:paraId="51AD6E50" w14:textId="77777777" w:rsidTr="00D070A2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="656D9A70" w14:textId="77777777" w:rsidR="00154DCB" w:rsidRPr="00714F79" w:rsidRDefault="00154DCB" w:rsidP="00D070A2">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714F79">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Lithium Battery Fire Hero of the Year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7081" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38CAA875" w14:textId="38D07C13" w:rsidR="00154DCB" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00154DCB">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>Describe the nominee’s demonstrated attention to overall occupational health and safety and other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154DCB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>regulatory responsibilities.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00154DCB" w:rsidRPr="00665F6D" w14:paraId="62BBF02C" w14:textId="77777777" w:rsidTr="00D070A2">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="5669"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9633" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="056DDCCA" w14:textId="77777777" w:rsidR="00154DCB" w:rsidRPr="00665F6D" w:rsidRDefault="00154DCB" w:rsidP="00D070A2">
+            <w:pPr>
+              <w:pStyle w:val="NoParagraphStyle"/>
+              <w:suppressAutoHyphens/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="02EEF9D6" w14:textId="0AA4EB48" w:rsidR="00CE1E4F" w:rsidRDefault="00CE1E4F">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6832BED3" w14:textId="77777777" w:rsidR="00CE1E4F" w:rsidRPr="00CE1E4F" w:rsidRDefault="00CE1E4F" w:rsidP="00CE1E4F">
       <w:pPr>
         <w:pStyle w:val="NoParagraphStyle"/>
         <w:shd w:val="clear" w:color="auto" w:fill="00533D"/>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE1E4F">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="26"/>
@@ -3265,61 +4220,51 @@
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
             <w:r w:rsidRPr="00665F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-              <w:t>3</w:t>
+              <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8760" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E1A7282" w14:textId="77777777" w:rsidR="00CE1E4F" w:rsidRPr="00665F6D" w:rsidRDefault="00CE1E4F" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D7DE5A8" w14:textId="77777777" w:rsidR="00CE1E4F" w:rsidRDefault="00CE1E4F"/>
     <w:p w14:paraId="30AA4397" w14:textId="6C3F1345" w:rsidR="00CE1E4F" w:rsidRDefault="00CE1E4F">
       <w:pPr>
         <w:rPr>
@@ -3391,61 +4336,51 @@
       <w:tr w:rsidR="00CE1E4F" w:rsidRPr="00665F6D" w14:paraId="04F85E76" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1639" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DD35CD7" w14:textId="4EFCAE75" w:rsidR="00CE1E4F" w:rsidRPr="00665F6D" w:rsidRDefault="00CE1E4F" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Transcript</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Transcript </w:t>
             </w:r>
             <w:r w:rsidRPr="00665F6D">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7989" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="109D7E06" w14:textId="77777777" w:rsidR="00CE1E4F" w:rsidRPr="00665F6D" w:rsidRDefault="00CE1E4F" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3502,63 +4437,63 @@
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0617E5B1" w14:textId="77777777" w:rsidR="00CE1E4F" w:rsidRDefault="00CE1E4F"/>
     <w:sectPr w:rsidR="00CE1E4F" w:rsidSect="00714F79">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18BCD62F" w14:textId="77777777" w:rsidR="000F1F27" w:rsidRDefault="000F1F27" w:rsidP="00714F79">
+    <w:p w14:paraId="60865C47" w14:textId="77777777" w:rsidR="00E646F7" w:rsidRDefault="00E646F7" w:rsidP="00714F79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EDB295E" w14:textId="77777777" w:rsidR="000F1F27" w:rsidRDefault="000F1F27" w:rsidP="00714F79">
+    <w:p w14:paraId="120F9636" w14:textId="77777777" w:rsidR="00E646F7" w:rsidRDefault="00E646F7" w:rsidP="00714F79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3586,176 +4521,165 @@
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="02040503050201020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002AF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44858609" w14:textId="77777777" w:rsidR="000F1F27" w:rsidRDefault="000F1F27" w:rsidP="00714F79">
+    <w:p w14:paraId="35B754F2" w14:textId="77777777" w:rsidR="00E646F7" w:rsidRDefault="00E646F7" w:rsidP="00714F79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6411720B" w14:textId="77777777" w:rsidR="000F1F27" w:rsidRDefault="000F1F27" w:rsidP="00714F79">
+    <w:p w14:paraId="767B2F58" w14:textId="77777777" w:rsidR="00E646F7" w:rsidRDefault="00E646F7" w:rsidP="00714F79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5D64F090" w14:textId="40B7DB3F" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00714F79">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D64F090" w14:textId="0F43E98C" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00714F79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00714F79">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
-      <w:t xml:space="preserve">2025 </w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00D17999">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00714F79">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
-      <w:t>WRIQ Industry</w:t>
-[...19 lines deleted...]
-      <w:t>(INDIVIDUAL)</w:t>
+      <w:t xml:space="preserve"> WRIQ Industry Awards – Entry Template (INDIVIDUAL)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="322AFE83" w14:textId="7EA585E3" w:rsidR="00714F79" w:rsidRDefault="00714F79" w:rsidP="00714F79">
+  <w:p w14:paraId="322AFE83" w14:textId="29A0E5C5" w:rsidR="00714F79" w:rsidRDefault="00714F79" w:rsidP="00714F79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00714F79">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
       </w:rPr>
       <w:t xml:space="preserve">Use this template to prepare your entry and then copy and paste the details into the online form available at: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00714F79">
+      <w:r w:rsidR="00D17999" w:rsidRPr="008E77E5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>https://survey.alchemer.com/s3/8198013/WRIQAwards25-Individual</w:t>
+        <w:t>https://survey.alchemer.com/s3/8840413/WRIQAwards26-Individual</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00714F79">
+    <w:r w:rsidR="00D17999">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="632C2A2E" w14:textId="77777777" w:rsidR="00CE1E4F" w:rsidRPr="00714F79" w:rsidRDefault="00CE1E4F" w:rsidP="00714F79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="56A648F6" w14:textId="77777777" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00714F79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="278C65C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1152CA7A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3833,81 +4757,85 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1272787982">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00714F79"/>
     <w:rsid w:val="000F1F27"/>
+    <w:rsid w:val="00154DCB"/>
     <w:rsid w:val="00226F5B"/>
     <w:rsid w:val="0057218D"/>
     <w:rsid w:val="00714F79"/>
     <w:rsid w:val="00981F5B"/>
+    <w:rsid w:val="00A93A1B"/>
     <w:rsid w:val="00CE1E4F"/>
+    <w:rsid w:val="00D17999"/>
+    <w:rsid w:val="00E646F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C481F86"/>
@@ -4940,51 +5868,51 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://survey.alchemer.com/s3/8198013/WRIQAwards25-Individual" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://survey.alchemer.com/s3/8840413/WRIQAwards26-Individual" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5242,70 +6170,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3616</Characters>
+  <Pages>6</Pages>
+  <Words>805</Words>
+  <Characters>4590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4242</CharactersWithSpaces>
+  <CharactersWithSpaces>5385</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Veronica Dullens</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>