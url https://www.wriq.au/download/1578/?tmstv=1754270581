--- v0 (2025-10-29)
+++ v1 (2026-08-11)
@@ -1,51 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="689450"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="689450"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="689450"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="689450"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="689450"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="689450"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2425"/>
         <w:gridCol w:w="5223"/>
       </w:tblGrid>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="7A1338DA" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
@@ -875,89 +880,107 @@
               </w:rPr>
               <w:t>Product Description/Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C779B9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (100 words)</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (100 words) </w:t>
             </w:r>
             <w:r w:rsidRPr="00C779B9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00C779B9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>This will be used in publications about the awards so we request that you submit full sentences/ paragraphs</w:t>
+              <w:t xml:space="preserve">This will be used in publications about the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C779B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t>awards</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C779B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> so we request that you submit full sentences/ paragraphs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="27478703" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7932A742" w14:textId="77777777" w:rsidR="00714F79" w:rsidRPr="00665F6D" w:rsidRDefault="00714F79" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1124,178 +1147,132 @@
           <w:p w14:paraId="34B3C41E" w14:textId="2C571295" w:rsidR="00C779B9" w:rsidRPr="00C779B9" w:rsidRDefault="00C779B9" w:rsidP="00C779B9">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C779B9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Industry Collaboration of the Year</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Industry Collaboration of the Year and Environmental Innovation of the Year: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C779B9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Describe the project facilities, methodologies or programs (up to 500 words)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3668559A" w14:textId="1CD7C98B" w:rsidR="00C779B9" w:rsidRPr="00C779B9" w:rsidRDefault="00C779B9" w:rsidP="00C779B9">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C779B9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Safety Innovation of the Year</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Safety Innovation of the Year: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C779B9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Describe the issue the initiative sought to address and provide details of the program, facilities, or equipment developed/implemented (up to 500 words)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C00218A" w14:textId="7D1416E2" w:rsidR="00C779B9" w:rsidRPr="00C779B9" w:rsidRDefault="00C779B9" w:rsidP="00C779B9">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C779B9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t>Best Recycled Product</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Best Recycled Product: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C779B9">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
               <w:t>Describe the product, its design, composition and lifecycle (up to 500 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00714F79" w:rsidRPr="00665F6D" w14:paraId="04B659A3" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="3402"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9633" w:type="dxa"/>
           </w:tcPr>
@@ -1858,220 +1835,195 @@
       <w:tr w:rsidR="00CE1E4F" w:rsidRPr="00665F6D" w14:paraId="1D766325" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46FA2EC9" w14:textId="48407304" w:rsidR="00CE1E4F" w:rsidRPr="00665F6D" w:rsidRDefault="00C779B9" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo </w:t>
-[...9 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Photo 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8760" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06E1BF59" w14:textId="77777777" w:rsidR="00CE1E4F" w:rsidRPr="00665F6D" w:rsidRDefault="00CE1E4F" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE1E4F" w:rsidRPr="00665F6D" w14:paraId="27A7A97D" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61C6438D" w14:textId="0AAADFA1" w:rsidR="00CE1E4F" w:rsidRPr="00665F6D" w:rsidRDefault="00C779B9" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo </w:t>
-[...9 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>Photo 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8760" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E1A7282" w14:textId="77777777" w:rsidR="00CE1E4F" w:rsidRPr="00665F6D" w:rsidRDefault="00CE1E4F" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C779B9" w:rsidRPr="00665F6D" w14:paraId="6D78DC77" w14:textId="77777777" w:rsidTr="00CE1E4F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="187A70C5" w14:textId="56321917" w:rsidR="00C779B9" w:rsidRDefault="00C779B9" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo </w:t>
-[...9 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>Photo 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8760" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C44FBB3" w14:textId="77777777" w:rsidR="00C779B9" w:rsidRPr="00665F6D" w:rsidRDefault="00C779B9" w:rsidP="00F04D8E">
             <w:pPr>
               <w:pStyle w:val="NoParagraphStyle"/>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D7DE5A8" w14:textId="77777777" w:rsidR="00CE1E4F" w:rsidRDefault="00CE1E4F"/>
     <w:sectPr w:rsidR="00CE1E4F" w:rsidSect="00714F79">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="592282AA" w14:textId="77777777" w:rsidR="00D12F70" w:rsidRDefault="00D12F70" w:rsidP="00714F79">
+    <w:p w14:paraId="27F3307A" w14:textId="77777777" w:rsidR="004E4E1F" w:rsidRDefault="004E4E1F" w:rsidP="00714F79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DB5E9C6" w14:textId="77777777" w:rsidR="00D12F70" w:rsidRDefault="00D12F70" w:rsidP="00714F79">
+    <w:p w14:paraId="47685EC6" w14:textId="77777777" w:rsidR="004E4E1F" w:rsidRDefault="004E4E1F" w:rsidP="00714F79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2098,167 +2050,212 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:panose1 w:val="02040503050201020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002AF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Narrow">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62CC1B9C" w14:textId="77777777" w:rsidR="00854C76" w:rsidRDefault="00854C76">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4012C3E2" w14:textId="77777777" w:rsidR="00854C76" w:rsidRDefault="00854C76">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79D03D54" w14:textId="77777777" w:rsidR="00854C76" w:rsidRDefault="00854C76">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11E485E1" w14:textId="77777777" w:rsidR="00D12F70" w:rsidRDefault="00D12F70" w:rsidP="00714F79">
+    <w:p w14:paraId="32984327" w14:textId="77777777" w:rsidR="004E4E1F" w:rsidRDefault="004E4E1F" w:rsidP="00714F79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AC7EECB" w14:textId="77777777" w:rsidR="00D12F70" w:rsidRDefault="00D12F70" w:rsidP="00714F79">
+    <w:p w14:paraId="542B2739" w14:textId="77777777" w:rsidR="004E4E1F" w:rsidRDefault="004E4E1F" w:rsidP="00714F79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="222F0E18" w14:textId="77777777" w:rsidR="00854C76" w:rsidRDefault="00854C76">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D64F090" w14:textId="01EBC7F3" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00714F79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00714F79">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>2025 WRIQ Industry Awards – Entry Template (</w:t>
     </w:r>
     <w:r w:rsidR="00C779B9">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>COMPANY</w:t>
     </w:r>
     <w:r w:rsidRPr="00714F79">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="322AFE83" w14:textId="6AEBC908" w:rsidR="00714F79" w:rsidRPr="00C779B9" w:rsidRDefault="00714F79" w:rsidP="00714F79">
+  <w:p w14:paraId="322AFE83" w14:textId="558DEA2D" w:rsidR="00714F79" w:rsidRPr="00C779B9" w:rsidRDefault="00714F79" w:rsidP="00714F79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00714F79">
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
       </w:rPr>
       <w:t xml:space="preserve">Use this template to prepare your entry and then copy and paste the details into the online form available at: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00C779B9" w:rsidRPr="00C779B9">
+      <w:r w:rsidR="00854C76" w:rsidRPr="008E77E5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
-          <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>https://survey.alchemer.com/s3/8198010/WRIQAwards25-Company</w:t>
+        <w:t>https://survey.alchemer.com/s3/8840414/WRIQAwards26-Company</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00C779B9" w:rsidRPr="00C779B9">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00854C76">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="632C2A2E" w14:textId="77777777" w:rsidR="00CE1E4F" w:rsidRPr="00714F79" w:rsidRDefault="00CE1E4F" w:rsidP="00714F79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="56A648F6" w14:textId="77777777" w:rsidR="00714F79" w:rsidRPr="00714F79" w:rsidRDefault="00714F79" w:rsidP="00714F79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11BD5170" w14:textId="77777777" w:rsidR="00854C76" w:rsidRDefault="00854C76">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="278C65C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1152CA7A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2336,81 +2333,84 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1272787982">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00714F79"/>
     <w:rsid w:val="000F1F27"/>
     <w:rsid w:val="00226F5B"/>
     <w:rsid w:val="004B6C0C"/>
+    <w:rsid w:val="004E4E1F"/>
     <w:rsid w:val="0057218D"/>
     <w:rsid w:val="00714F79"/>
+    <w:rsid w:val="00854C76"/>
     <w:rsid w:val="00981F5B"/>
+    <w:rsid w:val="00A93A1B"/>
     <w:rsid w:val="00B40E40"/>
     <w:rsid w:val="00C779B9"/>
     <w:rsid w:val="00CE1E4F"/>
     <w:rsid w:val="00D12F70"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -3009,50 +3009,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00714F79"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -3443,55 +3444,55 @@
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://survey.alchemer.com/s3/8198010/WRIQAwards25-Company" TargetMode="External"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://survey.alchemer.com/s3/8840414/WRIQAwards26-Company" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>